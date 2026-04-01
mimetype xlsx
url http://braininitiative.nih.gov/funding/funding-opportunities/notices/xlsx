--- v1 (2026-02-15)
+++ v2 (2026-04-01)
@@ -12,95 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Notices of Funding Opportuniti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="460">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Funding Opportunity Number</t>
   </si>
   <si>
     <t>Grants URL</t>
   </si>
   <si>
     <t>Funding Status</t>
   </si>
   <si>
     <t>Expiration Date</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Grant Mechanism</t>
   </si>
   <si>
     <t>Priority Area</t>
   </si>
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>Research Area</t>
   </si>
   <si>
+    <t>Notice of Change to Key Dates for RFA-NS-25-017 and RFA-NS-25-018: BRAIN Initiative Technologies for Recording and Modulation in the Nervous System.</t>
+  </si>
+  <si>
+    <t>NOT-NS-26-005</t>
+  </si>
+  <si>
+    <t>http://grants.nih.gov/grants/guide/notice-files/NOT-NS-26-005.html</t>
+  </si>
+  <si>
+    <t>Notices</t>
+  </si>
+  <si>
+    <t>2029-01-01</t>
+  </si>
+  <si>
+    <t>pNINDS will extend the funding opportunities for one more receipt date and Council for RFA-NS-25-017 and RFA-NS-25-018/p</t>
+  </si>
+  <si>
     <t>Notice of Change: NINDS Participation in RFA-EY-25-001: BRAIN Initiative: New Concepts and Early-Stage Research for Recording and Modulation in the Nervous System (R21) (Clinical Trial Not Allowed)</t>
   </si>
   <si>
     <t>NOT-NS-25-012</t>
   </si>
   <si>
     <t>http://grants.nih.gov/grants/guide/notice-files/NOT-NS-25-012.html</t>
-  </si>
-[...4 lines deleted...]
-    <t>2029-01-01</t>
   </si>
   <si>
     <t>NINDS is joining for BRAIN.</t>
   </si>
   <si>
     <t>Notice of Intent to Publish a Funding Opportunity Announcement for BRAIN Initiative: Brain Behavior Quantification and Synchronization- Next Generation Sensor Technology Development (U01 Clinical Trial Optional)</t>
   </si>
   <si>
     <t>NOT-MH-24-365</t>
   </si>
   <si>
     <t>http://grants.nih.gov/grants/guide/notice-files/NOT-MH-24-365.html</t>
   </si>
   <si>
     <t>This NOFO solicits applications for next generation sensor and bioelectronic device development that will synchronize with brain recordings. The sensor and neural recording data will be used to generate new computational models of behavior in human and animal models. There has been a lack of quantitative approaches and models to understand the complexity of human and animal behavior in naturalistic settings. This NOFO focuses on the development of next generation sensors to acquire data and synchronize it with simultaneous brain recordings to build computational models.</t>
   </si>
   <si>
     <t>Notice of Intent to Publish a Funding Opportunity Announcement for BRAIN Initiative Connectivity across Scales (BRAIN CONNECTS): Specialized Projects for Scalable Technologies (U01 Clinical Trial Not Allowed)</t>
   </si>
   <si>
     <t>NOT-NS-24-130</t>
   </si>
   <si>
     <t>http://grants.nih.gov/grants/guide/notice-files/NOT-NS-24-130.html</t>
   </si>
@@ -1758,54 +1770,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J112"/>
+  <dimension ref="A1:J113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J112"/>
+      <selection activeCell="A1" sqref="A1:J113"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24320.775" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="58.843" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1971,228 +1983,228 @@
       <c r="F7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="1" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
-      <c r="I14" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="1"/>
+      <c r="J14" s="1"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="D15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>66</v>
-      </c>
-[...10 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
-      <c r="I15" s="1"/>
-      <c r="J15" s="1"/>
+      <c r="I15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
     </row>
@@ -2308,75 +2320,75 @@
       <c r="E21" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="1" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="1" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>101</v>
       </c>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>14</v>
       </c>
@@ -2392,75 +2404,75 @@
       <c r="A25" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>109</v>
       </c>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>116</v>
       </c>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
         <v>117</v>
       </c>
@@ -2632,75 +2644,75 @@
       <c r="A35" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>148</v>
       </c>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>152</v>
+        <v>24</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>155</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
         <v>156</v>
       </c>
@@ -4477,50 +4489,74 @@
       <c r="J111" s="1"/>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1" t="s">
         <v>452</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>454</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>455</v>
       </c>
       <c r="G112" s="1"/>
       <c r="H112" s="1"/>
       <c r="I112" s="1"/>
       <c r="J112" s="1"/>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="G113" s="1"/>
+      <c r="H113" s="1"/>
+      <c r="I113" s="1"/>
+      <c r="J113" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">